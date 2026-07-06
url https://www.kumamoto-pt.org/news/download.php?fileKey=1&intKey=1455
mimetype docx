--- v0 (2026-05-19)
+++ v1 (2026-07-06)
@@ -2,282 +2,290 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="00000001" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00533CE0">
+    <w:p w14:paraId="00000001" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>2026</w:t>
       </w:r>
       <w:r>
         <w:t>年</w:t>
       </w:r>
       <w:r>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t>月吉日</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="007E6AC3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000003" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00533CE0">
+    <w:p w14:paraId="00000003" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="257"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>厚生労働省指定</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00533CE0">
+    <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="770"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>「熊本県臨床実習指導者講習会（都道府県講習会）」開催のお知らせ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="007E6AC3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00533CE0">
+    <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:firstLine="227"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>拝啓　時下、皆様方におかれましては益々ご健勝のこととお慶び申し上げます。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000007" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00533CE0">
+    <w:p w14:paraId="00000007" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="227"/>
       </w:pPr>
       <w:r>
         <w:t>昨年に引き続き</w:t>
       </w:r>
       <w:r>
         <w:t>2026</w:t>
       </w:r>
       <w:r>
-        <w:t>年度も「理学療法士作業療法士学校養成施設指定規則」に基いた臨床実習指導者講習会を開催いたします。以下の内容をご確認いただきお申込みいただけますようお願い申し上げます。</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="00000008" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00533CE0">
+        <w:t>年度も「理学療法士作業療法士学校養成施設指定規則」に</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>基</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>いた臨床実習指導者講習会を開催いたします。以下の内容をご確認いただきお申込みいただけますようお願い申し上げます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000008" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="227"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>敬具</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000009" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00533CE0">
+    <w:p w14:paraId="00000009" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>記</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000000A" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="007E6AC3"/>
-    <w:p w14:paraId="0000000B" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00533CE0">
+    <w:p w14:paraId="0000000B" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00000000">
       <w:r>
         <w:t>【主　催】　公益社団法人　日本理学療法士協会</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000000C" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00533CE0">
+    <w:p w14:paraId="0000000C" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00000000">
       <w:r>
         <w:t xml:space="preserve">　　　　　　一般社団法人　日本作業療法士協会</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00533CE0">
+    <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00000000">
       <w:r>
         <w:t xml:space="preserve">　　　　　　一般社団法人　全国リハビリテーション学校協会</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000000E" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="007E6AC3"/>
-    <w:p w14:paraId="0000000F" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00533CE0">
+    <w:p w14:paraId="0000000F" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00000000">
       <w:r>
         <w:t>【運　営】　公益社団法人　熊本県理学療法士協会</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000010" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="007E6AC3"/>
-    <w:p w14:paraId="00000011" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00533CE0">
+    <w:p w14:paraId="00000011" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00000000">
       <w:r>
         <w:t>【会　場】　熊本総合医療リハビリテーション学院</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000012" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="007E6AC3"/>
-    <w:p w14:paraId="00000013" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00533CE0">
+    <w:p w14:paraId="00000013" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00000000">
       <w:r>
         <w:t xml:space="preserve">【日　程】　</w:t>
       </w:r>
       <w:r>
         <w:t>2026</w:t>
       </w:r>
       <w:r>
         <w:t>年</w:t>
       </w:r>
       <w:r>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t>月</w:t>
       </w:r>
       <w:r>
         <w:t>17</w:t>
       </w:r>
       <w:r>
         <w:t>日（土）・</w:t>
       </w:r>
       <w:r>
         <w:t>18</w:t>
       </w:r>
       <w:r>
         <w:t>日（日）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000014" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="007E6AC3"/>
-    <w:p w14:paraId="00000015" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00533CE0">
+    <w:p w14:paraId="00000015" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>【対　象】　臨床経験</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>４年目以上（</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>48.0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>か月以上）</w:t>
       </w:r>
       <w:r>
         <w:t>の理学療法士・作業療法士および</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000016" w14:textId="44687197" w:rsidR="007E6AC3" w:rsidRDefault="00533CE0">
+    <w:p w14:paraId="00000016" w14:textId="44687197" w:rsidR="007E6AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="1360" w:hanging="1360"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　</w:t>
       </w:r>
       <w:r w:rsidRPr="001A719C">
         <w:rPr>
           <w:color w:val="EE0000"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidRPr="001A719C">
         <w:rPr>
           <w:color w:val="EE0000"/>
           <w:highlight w:val="white"/>
@@ -306,425 +314,505 @@
         <w:t>年以上（</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>60.0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>か月以上）です。講習会の参加要件とは異なります</w:t>
       </w:r>
       <w:r w:rsidR="001A719C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000017" w14:textId="75DA8751" w:rsidR="007E6AC3" w:rsidRDefault="00533CE0">
+    <w:p w14:paraId="00000017" w14:textId="75DA8751" w:rsidR="007E6AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="1360" w:hanging="1360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">　経験年数は別添の実務経験申告書をご入力いただき計算してください</w:t>
       </w:r>
       <w:r w:rsidR="001A719C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000018" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="007E6AC3"/>
-    <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00533CE0">
+    <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00000000">
       <w:r>
         <w:t xml:space="preserve">【定　員】　</w:t>
       </w:r>
       <w:r>
         <w:t>70</w:t>
       </w:r>
       <w:r>
         <w:t>名</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001A" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="007E6AC3"/>
-    <w:p w14:paraId="0000001B" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00533CE0">
+    <w:p w14:paraId="0000001B" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00000000">
       <w:r>
         <w:t>【内　容】　別紙プログラム参照（後日配信予定）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001C" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="007E6AC3"/>
-    <w:p w14:paraId="0000001D" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00533CE0">
+    <w:p w14:paraId="0000001D" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00000000">
       <w:bookmarkStart w:id="0" w:name="_heading=h.9mreizgfi7xq" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t>【参加費】　無料</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="007E6AC3">
       <w:pPr>
         <w:ind w:left="1587" w:hanging="1587"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0000001F" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00533CE0">
+    <w:p w14:paraId="0000001F" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="1587" w:hanging="1587"/>
       </w:pPr>
       <w:r>
         <w:t>【修了証】　講習会の修了者に対しては厚労省より修了証書が交付されます。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000020" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="007E6AC3"/>
-    <w:p w14:paraId="00000021" w14:textId="6FA64D26" w:rsidR="007E6AC3" w:rsidRDefault="00533CE0">
+    <w:p w14:paraId="00000021" w14:textId="6FA64D26" w:rsidR="007E6AC3" w:rsidRDefault="00000000">
       <w:r>
         <w:t>【申し込み】</w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidR="001A719C" w:rsidRPr="001A719C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
           </w:rPr>
           <w:t>https://forms.gle/477zRyrhEBDcMkWx6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00000022" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00533CE0">
+    <w:p w14:paraId="00000022" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00000000">
       <w:r>
         <w:t xml:space="preserve">　　　　　　上記アドレスもしくは</w:t>
       </w:r>
       <w:r>
         <w:t>QR</w:t>
       </w:r>
       <w:r>
         <w:t>コードからもお申込みいただけます。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000023" w14:textId="4C479D0D" w:rsidR="007E6AC3" w:rsidRDefault="00533CE0">
+    <w:p w14:paraId="00000023" w14:textId="7FB5A69B" w:rsidR="007E6AC3" w:rsidRDefault="00000000">
       <w:r>
         <w:t xml:space="preserve">　　　　　　</w:t>
       </w:r>
       <w:r>
         <w:t>※</w:t>
       </w:r>
       <w:r>
         <w:t>お申し込みのご入力で</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>携帯専用アドレスは不可</w:t>
       </w:r>
       <w:r>
         <w:t>となりますのでご注意下さい</w:t>
       </w:r>
       <w:r w:rsidR="001A719C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000024" w14:textId="754932EB" w:rsidR="007E6AC3" w:rsidRDefault="001A719C">
+    <w:p w14:paraId="00000024" w14:textId="76C590AD" w:rsidR="007E6AC3" w:rsidRDefault="00E148F8">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="620A8B24" wp14:editId="5B8629FB">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E32D7A3" wp14:editId="072DE700">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>2136775</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>1914525</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>33655</wp:posOffset>
+              <wp:posOffset>129540</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1400175" cy="1400175"/>
+            <wp:extent cx="1362075" cy="1362075"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:wrapNone/>
-            <wp:docPr id="93309937" name="図 1"/>
+            <wp:docPr id="2" name="図 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6" cstate="print">
+                    <a:blip r:embed="rId6">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1400175" cy="1400175"/>
+                      <a:ext cx="1362075" cy="1362075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000025" w14:textId="0571AEBD" w:rsidR="007E6AC3" w:rsidRDefault="007E6AC3"/>
-    <w:p w14:paraId="00000026" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="007E6AC3"/>
+    <w:p w14:paraId="00000025" w14:textId="4D52B374" w:rsidR="007E6AC3" w:rsidRDefault="007E6AC3"/>
+    <w:p w14:paraId="00000026" w14:textId="004FAC1D" w:rsidR="007E6AC3" w:rsidRDefault="007E6AC3"/>
     <w:p w14:paraId="00000027" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="007E6AC3"/>
     <w:p w14:paraId="00000028" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="007E6AC3"/>
     <w:p w14:paraId="00000029" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="007E6AC3"/>
     <w:p w14:paraId="0000002A" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="007E6AC3"/>
     <w:p w14:paraId="6C58455A" w14:textId="77777777" w:rsidR="001A719C" w:rsidRDefault="001A719C"/>
     <w:p w14:paraId="21B50F91" w14:textId="77777777" w:rsidR="001A719C" w:rsidRDefault="001A719C"/>
-    <w:p w14:paraId="0000002B" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00533CE0">
+    <w:p w14:paraId="0E3F2F7C" w14:textId="77777777" w:rsidR="00E148F8" w:rsidRDefault="00E148F8"/>
+    <w:p w14:paraId="0000002B" w14:textId="0992F66C" w:rsidR="007E6AC3" w:rsidRPr="00526B5E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">【申込締切】　</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>【申込</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>締切</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">】　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526B5E">
+        <w:rPr>
+          <w:strike/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526B5E">
+        <w:rPr>
+          <w:strike/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526B5E">
+        <w:rPr>
+          <w:strike/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526B5E">
+        <w:rPr>
+          <w:strike/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526B5E">
+        <w:rPr>
+          <w:strike/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526B5E">
+        <w:rPr>
+          <w:strike/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>日（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526B5E">
+        <w:rPr>
+          <w:strike/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526B5E">
+        <w:rPr>
+          <w:strike/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526B5E">
+        <w:rPr>
+          <w:strike/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526B5E">
+        <w:rPr>
+          <w:strike/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>）まで</w:t>
+      </w:r>
+      <w:r w:rsidR="00526B5E" w:rsidRPr="00526B5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="00526B5E" w:rsidRPr="00526B5E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="00526B5E" w:rsidRPr="00526B5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="00526B5E" w:rsidRPr="00526B5E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00526B5E" w:rsidRPr="00526B5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="00526B5E" w:rsidRPr="00526B5E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00526B5E" w:rsidRPr="00526B5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...31 lines deleted...]
-    <w:p w14:paraId="0000002C" w14:textId="0F72DBD7" w:rsidR="007E6AC3" w:rsidRDefault="00533CE0">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002C" w14:textId="0C852655" w:rsidR="007E6AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="680" w:firstLine="680"/>
       </w:pPr>
       <w:r>
         <w:t>※</w:t>
       </w:r>
       <w:r>
         <w:t>受講の可否に関しては</w:t>
       </w:r>
       <w:r w:rsidR="001A719C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="001A719C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
-      <w:r w:rsidR="001A719C">
-[...3 lines deleted...]
-        <w:t>1</w:t>
+      <w:r w:rsidR="00526B5E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="001A719C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
       <w:r>
         <w:t>以降に順次ご連絡を差し上げます</w:t>
       </w:r>
       <w:r w:rsidR="001A719C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000002D" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="007E6AC3">
       <w:pPr>
         <w:ind w:left="680" w:firstLine="680"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0000002E" w14:textId="07D3E827" w:rsidR="007E6AC3" w:rsidRDefault="00533CE0">
+    <w:p w14:paraId="0000002E" w14:textId="07D3E827" w:rsidR="007E6AC3" w:rsidRDefault="00000000">
       <w:r>
         <w:t>【申込後の流れ】　受講決定後は下記予定で順次メールにて配信予定となっています</w:t>
       </w:r>
       <w:r w:rsidR="001A719C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000002F" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="007E6AC3"/>
-    <w:p w14:paraId="00000030" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00533CE0">
+    <w:p w14:paraId="00000030" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00000000">
       <w:r>
         <w:t xml:space="preserve">　　　　　　　　　</w:t>
       </w:r>
       <w:r>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>月上旬　受講決定連絡</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000031" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00533CE0">
+    <w:p w14:paraId="00000031" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00000000">
       <w:r>
         <w:t xml:space="preserve">　　　　　　　　　</w:t>
       </w:r>
       <w:r>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>月中旬　実務経験申告書提出期限</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000032" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00533CE0">
+    <w:p w14:paraId="00000032" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00000000">
       <w:r>
         <w:t xml:space="preserve">　　　　　　　　　</w:t>
       </w:r>
       <w:r>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:t>月下旬　講習会に関する詳細案内（講習会資料など）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000033" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="007E6AC3"/>
-    <w:p w14:paraId="00000034" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00533CE0">
+    <w:p w14:paraId="00000034" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00000000">
       <w:r>
         <w:t xml:space="preserve">【問合せ先】　公益社団法人　熊本県理学療法士協会　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000035" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00533CE0">
+    <w:p w14:paraId="00000035" w14:textId="77777777" w:rsidR="007E6AC3" w:rsidRDefault="00000000">
       <w:r>
         <w:t xml:space="preserve">　　　　　　　教育部　臨床実習教育班　担当：長福武志</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000036" w14:textId="677DD1FE" w:rsidR="007E6AC3" w:rsidRDefault="00533CE0">
+    <w:p w14:paraId="00000036" w14:textId="677DD1FE" w:rsidR="007E6AC3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">　　　　　　　</w:t>
       </w:r>
       <w:r>
         <w:t>Mail</w:t>
       </w:r>
       <w:r>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:t>kpta.rjkh@</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1F1F1F"/>
         </w:rPr>
         <w:t>gmail.com</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
@@ -737,127 +825,132 @@
       <w:r w:rsidR="001A719C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007E6AC3">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="849" w:bottom="426" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{302B01D0-9082-40C0-A1C1-0EAB0ABFBD24}"/>
-    <w:embedBold r:id="rId2" w:fontKey="{A3FF6875-FEF6-45B0-9A11-427A828017B5}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{C40CF325-5B63-4F06-B00C-4E0D8F854DFB}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{766CE265-54D9-4824-B071-8C8562A2A249}"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId3" w:fontKey="{20D863C5-4BAF-490B-82B5-A8B7935BEF0E}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{627B2EEA-B010-4BF6-A2B6-7EA18A0F48D5}"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{010074E5-CC2C-410F-B335-0208972F2416}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{FE771D34-21CD-453B-B808-126360ABC69E}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{DFAE674E-E6A1-41C0-A6AB-3340A0A94517}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{5BFE8F49-3931-4C04-885F-75021D6C5957}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007E6AC3"/>
+    <w:rsid w:val="00011A41"/>
     <w:rsid w:val="001A719C"/>
-    <w:rsid w:val="00533CE0"/>
+    <w:rsid w:val="00526B5E"/>
+    <w:rsid w:val="0069700B"/>
+    <w:rsid w:val="006B7656"/>
     <w:rsid w:val="007E6AC3"/>
     <w:rsid w:val="00BB77B3"/>
+    <w:rsid w:val="00E148F8"/>
+    <w:rsid w:val="00F2333B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -1843,52 +1936,53 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgLCTpp6R8EcWoGkK/s/c7uNHklCw==">CgMxLjAyDmguOW1yZWl6Z2ZpN3hxOAByITF2S3FZNDFhcVdhS2RibG1zTE4waWU4SXJ1aWxfbHZFMw==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>153</Words>
-  <Characters>877</Characters>
+  <Words>155</Words>
+  <Characters>886</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1028</CharactersWithSpaces>
+  <CharactersWithSpaces>1039</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>j-L12</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>